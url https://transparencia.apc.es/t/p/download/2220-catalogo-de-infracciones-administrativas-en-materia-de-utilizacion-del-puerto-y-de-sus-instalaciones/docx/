--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1868,51 +1868,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F384BE82"/>
+    <w:nsid w:val="1A6DE0A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2016,51 +2016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46184C20"/>
+    <w:nsid w:val="BF79E5C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2164,51 +2164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39A8CE29"/>
+    <w:nsid w:val="70C486BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F3C37595"/>
+    <w:nsid w:val="4A8CF4B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2460,51 +2460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A9F0A516"/>
+    <w:nsid w:val="30522200"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CA0F8DF0"/>
+    <w:nsid w:val="81E4D331"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DB832277"/>
+    <w:nsid w:val="C9317377"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D67D3DAD"/>
+    <w:nsid w:val="9CB58DFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3052,51 +3052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="45A36E24"/>
+    <w:nsid w:val="AA4E6C0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3200,51 +3200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1D4F4F0A"/>
+    <w:nsid w:val="F61455B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5552DAF4"/>
+    <w:nsid w:val="5AB41F36"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>