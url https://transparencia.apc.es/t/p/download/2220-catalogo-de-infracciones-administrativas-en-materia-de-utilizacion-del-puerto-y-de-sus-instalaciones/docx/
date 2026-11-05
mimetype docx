--- v1 (2026-09-20)
+++ v2 (2026-11-05)
@@ -1868,51 +1868,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6DE0A6"/>
+    <w:nsid w:val="D4755275"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2016,51 +2016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BF79E5C5"/>
+    <w:nsid w:val="66866E85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2164,51 +2164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70C486BE"/>
+    <w:nsid w:val="18FF7C6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A8CF4B6"/>
+    <w:nsid w:val="DE8F98AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2460,51 +2460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30522200"/>
+    <w:nsid w:val="87B7979A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="81E4D331"/>
+    <w:nsid w:val="78DDC2A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C9317377"/>
+    <w:nsid w:val="53E3819E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9CB58DFA"/>
+    <w:nsid w:val="67B96821"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3052,51 +3052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AA4E6C0A"/>
+    <w:nsid w:val="4655DFD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3200,51 +3200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F61455B6"/>
+    <w:nsid w:val="71109B78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5AB41F36"/>
+    <w:nsid w:val="7311F738"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>